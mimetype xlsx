--- v0 (2026-10-26)
+++ v1 (2026-10-27)
@@ -34,51 +34,51 @@
     <sheet name="Zwart gel vlambuis" sheetId="3" r:id="rId3"/>
     <sheet name="Zwart gel vlambuis 1" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <si>
     <t>Inhoudsopgave</t>
   </si>
   <si>
     <t>Gelaste vlambuizen</t>
   </si>
   <si>
     <t>Gestr.gem.gel. vlambuis</t>
   </si>
   <si>
     <t>Zwart gel. vlambuis</t>
   </si>
   <si>
     <t>Gel. vlambuis EN 10217 -P235TR1-</t>
   </si>
   <si>
-    <t>Geldig vanaf 2-4-2026</t>
+    <t>Geldig vanaf 27-10-2026</t>
   </si>
   <si>
     <t>Artikel</t>
   </si>
   <si>
     <t>KG
 per
 Meter</t>
   </si>
   <si>
     <t>Bruto prijs per M1</t>
   </si>
   <si>
     <t xml:space="preserve">Gestr.gem.gel.vlambuis, EN10217- P235TR1  60.3x2.9mm HL+6</t>
   </si>
   <si>
     <t>4,11</t>
   </si>
   <si>
     <t xml:space="preserve">Gestr.gem.gel.vlambuis, EN10217- P235TR1  70x2.9mm HL+6</t>
   </si>
   <si>
     <t>4,80</t>
   </si>
   <si>
@@ -1048,163 +1048,163 @@
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12">
-        <v>53.130000000000003</v>
+        <v>54.189999999999998</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="12">
-        <v>65.019999999999996</v>
+        <v>66.319999999999993</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="12">
-        <v>70.879999999999995</v>
+        <v>72.299999999999997</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="12">
-        <v>91.540000000000006</v>
+        <v>93.370000000000005</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="12">
-        <v>125.38</v>
+        <v>127.89</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F12" s="12">
-        <v>132.91999999999999</v>
+        <v>135.58000000000001</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="12">
-        <v>173.63</v>
+        <v>177.09999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="12">
-        <v>209.94999999999999</v>
+        <v>214.15000000000001</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="12">
-        <v>308.38999999999999</v>
+        <v>314.56</v>
       </c>
     </row>
     <row r="16" ht="409.5" customHeight="1"/>
     <row r="17" ht="64.5" customHeight="1"/>
     <row r="18" ht="7.5" customHeight="1"/>
     <row r="19" ht="12.75" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
@@ -1277,527 +1277,527 @@
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="12">
-        <v>26.18</v>
+        <v>26.699999999999999</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="12">
-        <v>34</v>
+        <v>34.68</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="12">
-        <v>35.609999999999999</v>
+        <v>36.32</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="12">
-        <v>44.469999999999999</v>
+        <v>45.359999999999999</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="12">
-        <v>47.25</v>
+        <v>48.200000000000003</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="12">
-        <v>48.859999999999999</v>
+        <v>49.840000000000003</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="12">
-        <v>54.170000000000002</v>
+        <v>55.25</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="12">
-        <v>59.039999999999999</v>
+        <v>60.219999999999999</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="12">
-        <v>70.640000000000001</v>
+        <v>72.049999999999997</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="12">
-        <v>69.409999999999997</v>
+        <v>70.799999999999997</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="12">
-        <v>76.280000000000001</v>
+        <v>77.810000000000002</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="12">
-        <v>98.200000000000003</v>
+        <v>100.16</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="12">
-        <v>104.47</v>
+        <v>106.56</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="12">
-        <v>110.8</v>
+        <v>113.02</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="12">
-        <v>129.71000000000001</v>
+        <v>132.30000000000001</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="11" t="s">
         <v>54</v>
       </c>
       <c r="F22" s="12">
-        <v>136.47</v>
+        <v>139.19999999999999</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="12">
-        <v>143.16</v>
+        <v>146.02000000000001</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="12">
-        <v>150.96000000000001</v>
+        <v>153.97999999999999</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="10"/>
       <c r="E25" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="12">
-        <v>164.56999999999999</v>
+        <v>167.86000000000001</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="11" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="12">
-        <v>184.81</v>
+        <v>188.50999999999999</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="11" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="12">
-        <v>192.69</v>
+        <v>196.53999999999999</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="11" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="12">
-        <v>182.56</v>
+        <v>186.21000000000001</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="12">
-        <v>205.15000000000001</v>
+        <v>209.25</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="11" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="12">
-        <v>217.24000000000001</v>
+        <v>221.58000000000001</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="11" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="12">
-        <v>366.43000000000001</v>
+        <v>373.75999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="11" t="s">
         <v>72</v>
       </c>
       <c r="F32" s="12">
-        <v>238.38</v>
+        <v>243.15000000000001</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="10"/>
       <c r="E33" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="12">
-        <v>268.16000000000003</v>
+        <v>273.51999999999998</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="12">
-        <v>375.47000000000003</v>
+        <v>382.98000000000002</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="10"/>
       <c r="E35" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="12">
-        <v>310.44999999999999</v>
+        <v>316.66000000000003</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="10"/>
       <c r="E36" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F36" s="12">
-        <v>532.39999999999998</v>
+        <v>543.04999999999995</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="11" t="s">
         <v>81</v>
       </c>
       <c r="F37" s="12">
-        <v>378.88999999999999</v>
+        <v>386.47000000000003</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="11" t="s">
         <v>83</v>
       </c>
       <c r="F38" s="12">
-        <v>479.19</v>
+        <v>488.76999999999998</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="10"/>
       <c r="E39" s="11" t="s">
         <v>85</v>
       </c>
       <c r="F39" s="12">
-        <v>509.75999999999999</v>
+        <v>519.96000000000004</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="10"/>
       <c r="E40" s="11" t="s">
         <v>87</v>
       </c>
       <c r="F40" s="12">
-        <v>633.97000000000003</v>
+        <v>646.64999999999998</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="10"/>
       <c r="E41" s="11" t="s">
         <v>89</v>
       </c>
       <c r="F41" s="12">
-        <v>565.73000000000002</v>
+        <v>577.03999999999996</v>
       </c>
     </row>
     <row r="42" ht="6" customHeight="1"/>
     <row r="43" ht="7.5" customHeight="1"/>
     <row r="44" ht="12.75" customHeight="1">
       <c r="A44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
@@ -1864,77 +1864,77 @@
   </cols>
   <sheetData>
     <row r="1" ht="55.5" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="9" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="11" t="s">
         <v>92</v>
       </c>
       <c r="E2" s="12">
-        <v>579.73000000000002</v>
+        <v>591.32000000000005</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="10"/>
       <c r="D3" s="11" t="s">
         <v>94</v>
       </c>
       <c r="E3" s="12">
-        <v>728.46000000000004</v>
+        <v>743.02999999999997</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>95</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10"/>
       <c r="D4" s="11" t="s">
         <v>96</v>
       </c>
       <c r="E4" s="12">
-        <v>952.76999999999998</v>
+        <v>971.83000000000004</v>
       </c>
     </row>
     <row r="5" ht="409.5" customHeight="1"/>
     <row r="6" ht="224.25" customHeight="1"/>
     <row r="7" ht="7.5" customHeight="1"/>
     <row r="8" ht="12.75" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>97</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B8:E8"/>
   </mergeCells>
   <hyperlinks>