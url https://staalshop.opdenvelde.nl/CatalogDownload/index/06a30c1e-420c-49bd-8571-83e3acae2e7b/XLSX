--- v0 (2026-10-26)
+++ v1 (2026-10-27)
@@ -37,51 +37,51 @@
   <sheets>
     <sheet name="Inhoudsopgave" sheetId="1" r:id="rId1"/>
     <sheet name="WGW platstaal S235" sheetId="2" r:id="rId2"/>
     <sheet name="WGW platstaal S235 1" sheetId="3" r:id="rId3"/>
     <sheet name="WGW platstaal S235 2" sheetId="4" r:id="rId4"/>
     <sheet name="WGW platstaal S235 3" sheetId="5" r:id="rId5"/>
     <sheet name="WGW platstaal S235 4" sheetId="6" r:id="rId6"/>
     <sheet name="WGW platstaal S235 5" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <si>
     <t>Inhoudsopgave</t>
   </si>
   <si>
     <t>WGW platstaal S235</t>
   </si>
   <si>
     <t>Staf staal</t>
   </si>
   <si>
-    <t>Geldig vanaf 19-8-2026</t>
+    <t>Geldig vanaf 27-10-2026</t>
   </si>
   <si>
     <t>Artikel</t>
   </si>
   <si>
     <t>KG
 per
 Meter</t>
   </si>
   <si>
     <t>Verfopp (m2/mtr)</t>
   </si>
   <si>
     <t>Bruto prijs per HK</t>
   </si>
   <si>
     <t>0 tot 75 KG</t>
   </si>
   <si>
     <t>75 tot 150 KG</t>
   </si>
   <si>
     <t>150 tot 300 KG</t>
   </si>
   <si>
@@ -2329,943 +2329,943 @@
       <c r="F7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G8" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H8" s="14"/>
       <c r="I8" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J8" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G9" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H9" s="14"/>
       <c r="I9" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J9" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G10" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J10" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G11" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H11" s="14"/>
       <c r="I11" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J11" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G12" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H12" s="14"/>
       <c r="I12" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J12" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G13" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H13" s="14"/>
       <c r="I13" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J13" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G14" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H14" s="14"/>
       <c r="I14" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J14" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G15" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H15" s="14"/>
       <c r="I15" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J15" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G16" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H16" s="14"/>
       <c r="I16" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J16" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G17" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H17" s="14"/>
       <c r="I17" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J17" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="14">
-        <v>247.09999999999999</v>
+        <v>249.09999999999999</v>
       </c>
       <c r="G18" s="14">
-        <v>227.09999999999999</v>
+        <v>229.09999999999999</v>
       </c>
       <c r="H18" s="14"/>
       <c r="I18" s="14">
-        <v>207.09999999999999</v>
+        <v>209.09999999999999</v>
       </c>
       <c r="J18" s="15">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="14">
-        <v>212.19999999999999</v>
+        <v>214.19999999999999</v>
       </c>
       <c r="G19" s="14">
-        <v>192.19999999999999</v>
+        <v>194.19999999999999</v>
       </c>
       <c r="H19" s="14"/>
       <c r="I19" s="14">
-        <v>172.19999999999999</v>
+        <v>174.19999999999999</v>
       </c>
       <c r="J19" s="15">
-        <v>162.19999999999999</v>
+        <v>164.19999999999999</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="14">
-        <v>209.19999999999999</v>
+        <v>211.19999999999999</v>
       </c>
       <c r="G20" s="14">
-        <v>189.19999999999999</v>
+        <v>191.19999999999999</v>
       </c>
       <c r="H20" s="14"/>
       <c r="I20" s="14">
-        <v>169.19999999999999</v>
+        <v>171.19999999999999</v>
       </c>
       <c r="J20" s="15">
-        <v>159.19999999999999</v>
+        <v>161.19999999999999</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="14">
-        <v>205.69999999999999</v>
+        <v>207.69999999999999</v>
       </c>
       <c r="G21" s="14">
-        <v>185.69999999999999</v>
+        <v>187.69999999999999</v>
       </c>
       <c r="H21" s="14"/>
       <c r="I21" s="14">
-        <v>165.69999999999999</v>
+        <v>167.69999999999999</v>
       </c>
       <c r="J21" s="15">
-        <v>155.69999999999999</v>
+        <v>157.69999999999999</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="14">
-        <v>205.5</v>
+        <v>207.5</v>
       </c>
       <c r="G22" s="14">
-        <v>185.5</v>
+        <v>187.5</v>
       </c>
       <c r="H22" s="14"/>
       <c r="I22" s="14">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
       <c r="J22" s="15">
-        <v>155.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="14">
-        <v>205.5</v>
+        <v>207.5</v>
       </c>
       <c r="G23" s="14">
-        <v>185.5</v>
+        <v>187.5</v>
       </c>
       <c r="H23" s="14"/>
       <c r="I23" s="14">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
       <c r="J23" s="15">
-        <v>155.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="14">
-        <v>205.5</v>
+        <v>207.5</v>
       </c>
       <c r="G24" s="14">
-        <v>185.5</v>
+        <v>187.5</v>
       </c>
       <c r="H24" s="14"/>
       <c r="I24" s="14">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
       <c r="J24" s="15">
-        <v>155.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="14">
-        <v>212.5</v>
+        <v>214.5</v>
       </c>
       <c r="G25" s="14">
-        <v>192.5</v>
+        <v>194.5</v>
       </c>
       <c r="H25" s="14"/>
       <c r="I25" s="14">
-        <v>172.5</v>
+        <v>174.5</v>
       </c>
       <c r="J25" s="15">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="14">
-        <v>222.5</v>
+        <v>224.5</v>
       </c>
       <c r="G26" s="14">
-        <v>202.5</v>
+        <v>204.5</v>
       </c>
       <c r="H26" s="14"/>
       <c r="I26" s="14">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
       <c r="J26" s="15">
-        <v>172.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="14">
-        <v>212.69999999999999</v>
+        <v>214.69999999999999</v>
       </c>
       <c r="G27" s="14">
-        <v>192.69999999999999</v>
+        <v>194.69999999999999</v>
       </c>
       <c r="H27" s="14"/>
       <c r="I27" s="14">
-        <v>172.69999999999999</v>
+        <v>174.69999999999999</v>
       </c>
       <c r="J27" s="15">
-        <v>162.69999999999999</v>
+        <v>164.69999999999999</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="14">
-        <v>208.69999999999999</v>
+        <v>210.69999999999999</v>
       </c>
       <c r="G28" s="14">
-        <v>188.69999999999999</v>
+        <v>190.69999999999999</v>
       </c>
       <c r="H28" s="14"/>
       <c r="I28" s="14">
-        <v>168.69999999999999</v>
+        <v>170.69999999999999</v>
       </c>
       <c r="J28" s="15">
-        <v>158.69999999999999</v>
+        <v>160.69999999999999</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G29" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H29" s="14"/>
       <c r="I29" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="J29" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>66</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>67</v>
       </c>
       <c r="F30" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G30" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H30" s="14"/>
       <c r="I30" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="J30" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>69</v>
       </c>
       <c r="F31" s="14">
-        <v>205.5</v>
+        <v>207.5</v>
       </c>
       <c r="G31" s="14">
-        <v>185.5</v>
+        <v>187.5</v>
       </c>
       <c r="H31" s="14"/>
       <c r="I31" s="14">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
       <c r="J31" s="15">
-        <v>155.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="14">
-        <v>205.5</v>
+        <v>207.5</v>
       </c>
       <c r="G32" s="14">
-        <v>185.5</v>
+        <v>187.5</v>
       </c>
       <c r="H32" s="14"/>
       <c r="I32" s="14">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
       <c r="J32" s="15">
-        <v>155.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="14">
-        <v>212.5</v>
+        <v>214.5</v>
       </c>
       <c r="G33" s="14">
-        <v>192.5</v>
+        <v>194.5</v>
       </c>
       <c r="H33" s="14"/>
       <c r="I33" s="14">
-        <v>172.5</v>
+        <v>174.5</v>
       </c>
       <c r="J33" s="15">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="14">
-        <v>221.5</v>
+        <v>223.5</v>
       </c>
       <c r="G34" s="14">
-        <v>201.5</v>
+        <v>203.5</v>
       </c>
       <c r="H34" s="14"/>
       <c r="I34" s="14">
-        <v>181.5</v>
+        <v>183.5</v>
       </c>
       <c r="J34" s="15">
-        <v>171.5</v>
+        <v>173.5</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G35" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H35" s="14"/>
       <c r="I35" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="J35" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="14">
-        <v>210.69999999999999</v>
+        <v>212.69999999999999</v>
       </c>
       <c r="G36" s="14">
-        <v>190.69999999999999</v>
+        <v>192.69999999999999</v>
       </c>
       <c r="H36" s="14"/>
       <c r="I36" s="14">
-        <v>170.69999999999999</v>
+        <v>172.69999999999999</v>
       </c>
       <c r="J36" s="15">
-        <v>160.69999999999999</v>
+        <v>162.69999999999999</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>83</v>
       </c>
       <c r="F37" s="14">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G37" s="14">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H37" s="14"/>
       <c r="I37" s="14">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="J37" s="15">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>58</v>
       </c>
       <c r="F38" s="14">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G38" s="14">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H38" s="14"/>
       <c r="I38" s="14">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J38" s="15">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>87</v>
       </c>
       <c r="F39" s="14">
-        <v>198.5</v>
+        <v>200.5</v>
       </c>
       <c r="G39" s="14">
-        <v>178.5</v>
+        <v>180.5</v>
       </c>
       <c r="H39" s="14"/>
       <c r="I39" s="14">
-        <v>158.5</v>
+        <v>160.5</v>
       </c>
       <c r="J39" s="15">
-        <v>148.5</v>
+        <v>150.5</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="13" t="s">
         <v>89</v>
       </c>
       <c r="F40" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G40" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H40" s="14"/>
       <c r="I40" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="J40" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="13" t="s">
         <v>76</v>
       </c>
       <c r="F41" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G41" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H41" s="14"/>
       <c r="I41" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="J41" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>91</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="12" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="13" t="s">
         <v>93</v>
       </c>
       <c r="F42" s="14">
-        <v>208.5</v>
+        <v>210.5</v>
       </c>
       <c r="G42" s="14">
-        <v>188.5</v>
+        <v>190.5</v>
       </c>
       <c r="H42" s="14"/>
       <c r="I42" s="14">
-        <v>168.5</v>
+        <v>170.5</v>
       </c>
       <c r="J42" s="15">
-        <v>158.5</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="43" ht="6" customHeight="1"/>
     <row r="44" ht="7.5" customHeight="1"/>
     <row r="45" ht="12.75" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B45" s="17"/>
       <c r="C45" s="17"/>
       <c r="D45" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
       <c r="I45" s="18"/>
       <c r="J45" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="80">
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="C27:D27"/>
     <mergeCell ref="C30:D30"/>
@@ -3408,985 +3408,985 @@
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13" t="s">
         <v>79</v>
       </c>
       <c r="F3" s="14">
-        <v>217.5</v>
+        <v>219.5</v>
       </c>
       <c r="G3" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="H3" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="I3" s="15">
-        <v>167.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>98</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>100</v>
       </c>
       <c r="F4" s="14">
-        <v>217.5</v>
+        <v>219.5</v>
       </c>
       <c r="G4" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="H4" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="I4" s="15">
-        <v>167.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>101</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>102</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="13" t="s">
         <v>89</v>
       </c>
       <c r="F5" s="14">
-        <v>231.90000000000001</v>
+        <v>233.90000000000001</v>
       </c>
       <c r="G5" s="14">
-        <v>211.90000000000001</v>
+        <v>213.90000000000001</v>
       </c>
       <c r="H5" s="14">
-        <v>191.90000000000001</v>
+        <v>193.90000000000001</v>
       </c>
       <c r="I5" s="15">
-        <v>181.90000000000001</v>
+        <v>183.90000000000001</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12" t="s">
         <v>104</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>105</v>
       </c>
       <c r="F6" s="14">
-        <v>229.80000000000001</v>
+        <v>231.80000000000001</v>
       </c>
       <c r="G6" s="14">
-        <v>209.80000000000001</v>
+        <v>211.80000000000001</v>
       </c>
       <c r="H6" s="14">
-        <v>189.80000000000001</v>
+        <v>191.80000000000001</v>
       </c>
       <c r="I6" s="15">
-        <v>179.80000000000001</v>
+        <v>181.80000000000001</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>106</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>107</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13" t="s">
         <v>76</v>
       </c>
       <c r="F7" s="14">
-        <v>209.5</v>
+        <v>211.5</v>
       </c>
       <c r="G7" s="14">
-        <v>189.5</v>
+        <v>191.5</v>
       </c>
       <c r="H7" s="14">
-        <v>169.5</v>
+        <v>171.5</v>
       </c>
       <c r="I7" s="15">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>109</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13" t="s">
         <v>110</v>
       </c>
       <c r="F8" s="14">
-        <v>209.5</v>
+        <v>211.5</v>
       </c>
       <c r="G8" s="14">
-        <v>189.5</v>
+        <v>191.5</v>
       </c>
       <c r="H8" s="14">
-        <v>169.5</v>
+        <v>171.5</v>
       </c>
       <c r="I8" s="15">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>112</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13" t="s">
         <v>113</v>
       </c>
       <c r="F9" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G9" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H9" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I9" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>114</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>115</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>79</v>
       </c>
       <c r="F10" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G10" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H10" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I10" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>118</v>
       </c>
       <c r="F11" s="14">
-        <v>215.5</v>
+        <v>217.5</v>
       </c>
       <c r="G11" s="14">
-        <v>195.5</v>
+        <v>197.5</v>
       </c>
       <c r="H11" s="14">
-        <v>175.5</v>
+        <v>177.5</v>
       </c>
       <c r="I11" s="15">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>120</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>100</v>
       </c>
       <c r="F12" s="14">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G12" s="14">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H12" s="14">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I12" s="15">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>122</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F13" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G13" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H13" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I13" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>125</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F14" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G14" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H14" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I14" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>113</v>
       </c>
       <c r="F15" s="14">
-        <v>210.19999999999999</v>
+        <v>212.19999999999999</v>
       </c>
       <c r="G15" s="14">
-        <v>190.19999999999999</v>
+        <v>192.19999999999999</v>
       </c>
       <c r="H15" s="14">
-        <v>170.19999999999999</v>
+        <v>172.19999999999999</v>
       </c>
       <c r="I15" s="15">
-        <v>160.19999999999999</v>
+        <v>162.19999999999999</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>128</v>
       </c>
       <c r="F16" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G16" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H16" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I16" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="F17" s="14">
-        <v>200.5</v>
+        <v>202.5</v>
       </c>
       <c r="G17" s="14">
-        <v>180.5</v>
+        <v>182.5</v>
       </c>
       <c r="H17" s="14">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
       <c r="I17" s="15">
-        <v>150.5</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>130</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>131</v>
       </c>
       <c r="F18" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G18" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H18" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I18" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>133</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G19" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H19" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I19" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G20" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H20" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I20" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>138</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G21" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H21" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I21" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>140</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F22" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G22" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H22" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I22" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>141</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>143</v>
       </c>
       <c r="F23" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G23" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H23" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I23" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>144</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>146</v>
       </c>
       <c r="F24" s="14">
-        <v>215.5</v>
+        <v>217.5</v>
       </c>
       <c r="G24" s="14">
-        <v>195.5</v>
+        <v>197.5</v>
       </c>
       <c r="H24" s="14">
-        <v>175.5</v>
+        <v>177.5</v>
       </c>
       <c r="I24" s="15">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>147</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F25" s="14">
-        <v>220.5</v>
+        <v>222.5</v>
       </c>
       <c r="G25" s="14">
-        <v>200.5</v>
+        <v>202.5</v>
       </c>
       <c r="H25" s="14">
-        <v>180.5</v>
+        <v>182.5</v>
       </c>
       <c r="I25" s="15">
-        <v>170.5</v>
+        <v>172.5</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>151</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G26" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H26" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I26" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>153</v>
       </c>
       <c r="F27" s="14">
-        <v>231.30000000000001</v>
+        <v>233.30000000000001</v>
       </c>
       <c r="G27" s="14">
-        <v>211.30000000000001</v>
+        <v>213.30000000000001</v>
       </c>
       <c r="H27" s="14">
-        <v>191.30000000000001</v>
+        <v>193.30000000000001</v>
       </c>
       <c r="I27" s="15">
-        <v>181.30000000000001</v>
+        <v>183.30000000000001</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>155</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>100</v>
       </c>
       <c r="F28" s="14">
-        <v>209.5</v>
+        <v>211.5</v>
       </c>
       <c r="G28" s="14">
-        <v>189.5</v>
+        <v>191.5</v>
       </c>
       <c r="H28" s="14">
-        <v>169.5</v>
+        <v>171.5</v>
       </c>
       <c r="I28" s="15">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>157</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>158</v>
       </c>
       <c r="F29" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G29" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H29" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I29" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>160</v>
       </c>
       <c r="F30" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G30" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H30" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I30" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="14">
-        <v>215.5</v>
+        <v>217.5</v>
       </c>
       <c r="G31" s="14">
-        <v>195.5</v>
+        <v>197.5</v>
       </c>
       <c r="H31" s="14">
-        <v>175.5</v>
+        <v>177.5</v>
       </c>
       <c r="I31" s="15">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>162</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>163</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>164</v>
       </c>
       <c r="F32" s="14">
-        <v>221.5</v>
+        <v>223.5</v>
       </c>
       <c r="G32" s="14">
-        <v>201.5</v>
+        <v>203.5</v>
       </c>
       <c r="H32" s="14">
-        <v>181.5</v>
+        <v>183.5</v>
       </c>
       <c r="I32" s="15">
-        <v>171.5</v>
+        <v>173.5</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>165</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>166</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>143</v>
       </c>
       <c r="F33" s="14">
-        <v>223.09999999999999</v>
+        <v>225.09999999999999</v>
       </c>
       <c r="G33" s="14">
-        <v>203.09999999999999</v>
+        <v>205.09999999999999</v>
       </c>
       <c r="H33" s="14">
-        <v>183.09999999999999</v>
+        <v>185.09999999999999</v>
       </c>
       <c r="I33" s="15">
-        <v>173.09999999999999</v>
+        <v>175.09999999999999</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G34" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H34" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I34" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>170</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F35" s="14">
-        <v>223.09999999999999</v>
+        <v>225.09999999999999</v>
       </c>
       <c r="G35" s="14">
-        <v>203.09999999999999</v>
+        <v>205.09999999999999</v>
       </c>
       <c r="H35" s="14">
-        <v>183.09999999999999</v>
+        <v>185.09999999999999</v>
       </c>
       <c r="I35" s="15">
-        <v>173.09999999999999</v>
+        <v>175.09999999999999</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>160</v>
       </c>
       <c r="F36" s="14">
-        <v>208.5</v>
+        <v>210.5</v>
       </c>
       <c r="G36" s="14">
-        <v>188.5</v>
+        <v>190.5</v>
       </c>
       <c r="H36" s="14">
-        <v>168.5</v>
+        <v>170.5</v>
       </c>
       <c r="I36" s="15">
-        <v>158.5</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>172</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>173</v>
       </c>
       <c r="F37" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G37" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H37" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="I37" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>174</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F38" s="14">
-        <v>200.5</v>
+        <v>202.5</v>
       </c>
       <c r="G38" s="14">
-        <v>180.5</v>
+        <v>182.5</v>
       </c>
       <c r="H38" s="14">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
       <c r="I38" s="15">
-        <v>150.5</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>176</v>
       </c>
       <c r="F39" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G39" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H39" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I39" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>177</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="13" t="s">
         <v>178</v>
       </c>
       <c r="F40" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G40" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H40" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I40" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="41" ht="3.75" customHeight="1"/>
     <row r="42" ht="7.5" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="18" t="s">
         <v>179</v>
       </c>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:I1"/>
@@ -4492,985 +4492,985 @@
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="12" t="s">
         <v>181</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13" t="s">
         <v>143</v>
       </c>
       <c r="F3" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G3" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H3" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I3" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>182</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>183</v>
       </c>
       <c r="F4" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G4" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H4" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I4" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>184</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>185</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="13" t="s">
         <v>146</v>
       </c>
       <c r="F5" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G5" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H5" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I5" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>186</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F6" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G6" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H6" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I6" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>187</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>188</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13" t="s">
         <v>189</v>
       </c>
       <c r="F7" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G7" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H7" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I7" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>190</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13" t="s">
         <v>192</v>
       </c>
       <c r="F8" s="14">
-        <v>207.5</v>
+        <v>209.5</v>
       </c>
       <c r="G8" s="14">
-        <v>187.5</v>
+        <v>189.5</v>
       </c>
       <c r="H8" s="14">
-        <v>167.5</v>
+        <v>169.5</v>
       </c>
       <c r="I8" s="15">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>193</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>194</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F9" s="14">
-        <v>231.09999999999999</v>
+        <v>233.09999999999999</v>
       </c>
       <c r="G9" s="14">
-        <v>211.09999999999999</v>
+        <v>213.09999999999999</v>
       </c>
       <c r="H9" s="14">
-        <v>191.09999999999999</v>
+        <v>193.09999999999999</v>
       </c>
       <c r="I9" s="15">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>196</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>197</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>198</v>
       </c>
       <c r="F10" s="14">
-        <v>229.09999999999999</v>
+        <v>231.09999999999999</v>
       </c>
       <c r="G10" s="14">
-        <v>209.09999999999999</v>
+        <v>211.09999999999999</v>
       </c>
       <c r="H10" s="14">
-        <v>189.09999999999999</v>
+        <v>191.09999999999999</v>
       </c>
       <c r="I10" s="15">
-        <v>179.09999999999999</v>
+        <v>181.09999999999999</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>200</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>201</v>
       </c>
       <c r="F11" s="14">
-        <v>229.09999999999999</v>
+        <v>231.09999999999999</v>
       </c>
       <c r="G11" s="14">
-        <v>209.09999999999999</v>
+        <v>211.09999999999999</v>
       </c>
       <c r="H11" s="14">
-        <v>189.09999999999999</v>
+        <v>191.09999999999999</v>
       </c>
       <c r="I11" s="15">
-        <v>179.09999999999999</v>
+        <v>181.09999999999999</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>202</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>203</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>146</v>
       </c>
       <c r="F12" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G12" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H12" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I12" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>205</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>206</v>
       </c>
       <c r="F13" s="14">
-        <v>229.09999999999999</v>
+        <v>231.09999999999999</v>
       </c>
       <c r="G13" s="14">
-        <v>209.09999999999999</v>
+        <v>211.09999999999999</v>
       </c>
       <c r="H13" s="14">
-        <v>189.09999999999999</v>
+        <v>191.09999999999999</v>
       </c>
       <c r="I13" s="15">
-        <v>179.09999999999999</v>
+        <v>181.09999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>207</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>208</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F14" s="14">
-        <v>229.09999999999999</v>
+        <v>231.09999999999999</v>
       </c>
       <c r="G14" s="14">
-        <v>209.09999999999999</v>
+        <v>211.09999999999999</v>
       </c>
       <c r="H14" s="14">
-        <v>189.09999999999999</v>
+        <v>191.09999999999999</v>
       </c>
       <c r="I14" s="15">
-        <v>179.09999999999999</v>
+        <v>181.09999999999999</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>209</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>201</v>
       </c>
       <c r="F15" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G15" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H15" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I15" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>210</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>211</v>
       </c>
       <c r="F16" s="14">
-        <v>215.90000000000001</v>
+        <v>217.90000000000001</v>
       </c>
       <c r="G16" s="14">
-        <v>195.90000000000001</v>
+        <v>197.90000000000001</v>
       </c>
       <c r="H16" s="14">
-        <v>175.90000000000001</v>
+        <v>177.90000000000001</v>
       </c>
       <c r="I16" s="15">
-        <v>165.90000000000001</v>
+        <v>167.90000000000001</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>212</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13" t="s">
         <v>146</v>
       </c>
       <c r="F17" s="14">
-        <v>202.5</v>
+        <v>204.5</v>
       </c>
       <c r="G17" s="14">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
       <c r="H17" s="14">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
       <c r="I17" s="15">
-        <v>152.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>213</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>92</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>214</v>
       </c>
       <c r="F18" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G18" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H18" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I18" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>215</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>138</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>216</v>
       </c>
       <c r="F19" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G19" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H19" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I19" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>217</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F20" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G20" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H20" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I20" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>218</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>219</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13" t="s">
         <v>220</v>
       </c>
       <c r="F21" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G21" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H21" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I21" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>221</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>168</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>189</v>
       </c>
       <c r="F22" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G22" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H22" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I22" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>222</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>192</v>
       </c>
       <c r="F23" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G23" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H23" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I23" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>223</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>224</v>
       </c>
       <c r="F24" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G24" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H24" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I24" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>225</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>226</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F25" s="14">
-        <v>211.69999999999999</v>
+        <v>213.69999999999999</v>
       </c>
       <c r="G25" s="14">
-        <v>191.69999999999999</v>
+        <v>193.69999999999999</v>
       </c>
       <c r="H25" s="14">
-        <v>171.69999999999999</v>
+        <v>173.69999999999999</v>
       </c>
       <c r="I25" s="15">
-        <v>161.69999999999999</v>
+        <v>163.69999999999999</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>227</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>228</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>229</v>
       </c>
       <c r="F26" s="14">
-        <v>223.69999999999999</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="G26" s="14">
-        <v>203.69999999999999</v>
+        <v>205.69999999999999</v>
       </c>
       <c r="H26" s="14">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="I26" s="15">
-        <v>173.69999999999999</v>
+        <v>175.69999999999999</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>230</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F27" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G27" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H27" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I27" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>233</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>234</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>149</v>
       </c>
       <c r="F28" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G28" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H28" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I28" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>235</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>236</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>237</v>
       </c>
       <c r="F29" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G29" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H29" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I29" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>238</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>239</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>240</v>
       </c>
       <c r="F30" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G30" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H30" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I30" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>241</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>242</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>189</v>
       </c>
       <c r="F31" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G31" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H31" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I31" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>243</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>244</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>245</v>
       </c>
       <c r="F32" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G32" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H32" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I32" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>246</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>247</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>192</v>
       </c>
       <c r="F33" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G33" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H33" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I33" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>249</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>224</v>
       </c>
       <c r="F34" s="14">
-        <v>218.19999999999999</v>
+        <v>220.19999999999999</v>
       </c>
       <c r="G34" s="14">
-        <v>198.19999999999999</v>
+        <v>200.19999999999999</v>
       </c>
       <c r="H34" s="14">
-        <v>178.19999999999999</v>
+        <v>180.19999999999999</v>
       </c>
       <c r="I34" s="15">
-        <v>168.19999999999999</v>
+        <v>170.19999999999999</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>251</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F35" s="14">
-        <v>230.69999999999999</v>
+        <v>232.69999999999999</v>
       </c>
       <c r="G35" s="14">
-        <v>210.69999999999999</v>
+        <v>212.69999999999999</v>
       </c>
       <c r="H35" s="14">
-        <v>190.69999999999999</v>
+        <v>192.69999999999999</v>
       </c>
       <c r="I35" s="15">
-        <v>180.69999999999999</v>
+        <v>182.69999999999999</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>240</v>
       </c>
       <c r="F36" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G36" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H36" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I36" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>254</v>
       </c>
       <c r="F37" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G37" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H37" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I37" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>189</v>
       </c>
       <c r="F38" s="14">
-        <v>202.5</v>
+        <v>204.5</v>
       </c>
       <c r="G38" s="14">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
       <c r="H38" s="14">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
       <c r="I38" s="15">
-        <v>152.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>257</v>
       </c>
       <c r="F39" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G39" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H39" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I39" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>258</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>259</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="13" t="s">
         <v>260</v>
       </c>
       <c r="F40" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G40" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H40" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I40" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="41" ht="3.75" customHeight="1"/>
     <row r="42" ht="7.5" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="18" t="s">
         <v>261</v>
       </c>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:I1"/>
@@ -5576,983 +5576,983 @@
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>262</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="12" t="s">
         <v>263</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13" t="s">
         <v>192</v>
       </c>
       <c r="F3" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G3" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H3" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I3" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>264</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="12" t="s">
         <v>265</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>266</v>
       </c>
       <c r="F4" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G4" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H4" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I4" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>267</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>268</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="13" t="s">
         <v>224</v>
       </c>
       <c r="F5" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G5" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H5" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I5" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>269</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12" t="s">
         <v>270</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F6" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G6" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H6" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I6" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>271</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13" t="s">
         <v>273</v>
       </c>
       <c r="F7" s="14">
-        <v>219.5</v>
+        <v>221.5</v>
       </c>
       <c r="G7" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="H7" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="I7" s="15">
-        <v>169.5</v>
+        <v>171.5</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>275</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13" t="s">
         <v>229</v>
       </c>
       <c r="F8" s="14">
-        <v>221.69999999999999</v>
+        <v>223.69999999999999</v>
       </c>
       <c r="G8" s="14">
-        <v>201.69999999999999</v>
+        <v>203.69999999999999</v>
       </c>
       <c r="H8" s="14">
-        <v>181.69999999999999</v>
+        <v>183.69999999999999</v>
       </c>
       <c r="I8" s="15">
-        <v>171.69999999999999</v>
+        <v>173.69999999999999</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>276</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>277</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F9" s="14">
-        <v>233.69999999999999</v>
+        <v>235.69999999999999</v>
       </c>
       <c r="G9" s="14">
-        <v>213.69999999999999</v>
+        <v>215.69999999999999</v>
       </c>
       <c r="H9" s="14">
-        <v>193.69999999999999</v>
+        <v>195.69999999999999</v>
       </c>
       <c r="I9" s="15">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>278</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>279</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F10" s="14">
-        <v>223.69999999999999</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="G10" s="14">
-        <v>203.69999999999999</v>
+        <v>205.69999999999999</v>
       </c>
       <c r="H10" s="14">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="I10" s="15">
-        <v>173.69999999999999</v>
+        <v>175.69999999999999</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>280</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>155</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>260</v>
       </c>
       <c r="F11" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G11" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H11" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I11" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>192</v>
       </c>
       <c r="F12" s="14">
-        <v>210.5</v>
+        <v>212.5</v>
       </c>
       <c r="G12" s="14">
-        <v>190.5</v>
+        <v>192.5</v>
       </c>
       <c r="H12" s="14">
-        <v>170.5</v>
+        <v>172.5</v>
       </c>
       <c r="I12" s="15">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>282</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>283</v>
       </c>
       <c r="F13" s="14">
-        <v>202.5</v>
+        <v>204.5</v>
       </c>
       <c r="G13" s="14">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
       <c r="H13" s="14">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
       <c r="I13" s="15">
-        <v>152.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>285</v>
       </c>
       <c r="F14" s="14">
-        <v>202.5</v>
+        <v>204.5</v>
       </c>
       <c r="G14" s="14">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
       <c r="H14" s="14">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
       <c r="I14" s="15">
-        <v>152.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>185</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>224</v>
       </c>
       <c r="F15" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G15" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H15" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="I15" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>168</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>288</v>
       </c>
       <c r="F16" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G16" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H16" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="I16" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>170</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F17" s="14">
-        <v>203.5</v>
+        <v>205.5</v>
       </c>
       <c r="G17" s="14">
-        <v>183.5</v>
+        <v>185.5</v>
       </c>
       <c r="H17" s="14">
-        <v>163.5</v>
+        <v>165.5</v>
       </c>
       <c r="I17" s="15">
-        <v>153.5</v>
+        <v>155.5</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>273</v>
       </c>
       <c r="F18" s="14">
-        <v>210.5</v>
+        <v>212.5</v>
       </c>
       <c r="G18" s="14">
-        <v>190.5</v>
+        <v>192.5</v>
       </c>
       <c r="H18" s="14">
-        <v>170.5</v>
+        <v>172.5</v>
       </c>
       <c r="I18" s="15">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>291</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>292</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>229</v>
       </c>
       <c r="F19" s="14">
-        <v>210.5</v>
+        <v>212.5</v>
       </c>
       <c r="G19" s="14">
-        <v>190.5</v>
+        <v>192.5</v>
       </c>
       <c r="H19" s="14">
-        <v>170.5</v>
+        <v>172.5</v>
       </c>
       <c r="I19" s="15">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>293</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>294</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>295</v>
       </c>
       <c r="F20" s="14">
-        <v>233.69999999999999</v>
+        <v>235.69999999999999</v>
       </c>
       <c r="G20" s="14">
-        <v>213.69999999999999</v>
+        <v>215.69999999999999</v>
       </c>
       <c r="H20" s="14">
-        <v>193.69999999999999</v>
+        <v>195.69999999999999</v>
       </c>
       <c r="I20" s="15">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>296</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G21" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H21" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I21" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>297</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>133</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>298</v>
       </c>
       <c r="F22" s="14">
-        <v>249.59999999999999</v>
+        <v>251.59999999999999</v>
       </c>
       <c r="G22" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="H22" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="I22" s="15">
-        <v>199.59999999999999</v>
+        <v>201.59999999999999</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>224</v>
       </c>
       <c r="F23" s="14">
-        <v>200.5</v>
+        <v>202.5</v>
       </c>
       <c r="G23" s="14">
-        <v>180.5</v>
+        <v>182.5</v>
       </c>
       <c r="H23" s="14">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
       <c r="I23" s="15">
-        <v>150.5</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>300</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>138</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>301</v>
       </c>
       <c r="F24" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G24" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H24" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I24" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>302</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>303</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>304</v>
       </c>
       <c r="F25" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G25" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H25" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I25" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>305</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>195</v>
       </c>
       <c r="F26" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G26" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H26" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I26" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>306</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>307</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>308</v>
       </c>
       <c r="F27" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G27" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H27" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I27" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>309</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>273</v>
       </c>
       <c r="F28" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G28" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H28" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I28" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>310</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>311</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>229</v>
       </c>
       <c r="F29" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G29" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H29" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I29" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>312</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>194</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>295</v>
       </c>
       <c r="F30" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G30" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H30" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I30" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>313</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>228</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F31" s="14">
-        <v>213.09999999999999</v>
+        <v>215.09999999999999</v>
       </c>
       <c r="G31" s="14">
-        <v>193.09999999999999</v>
+        <v>195.09999999999999</v>
       </c>
       <c r="H31" s="14">
-        <v>173.09999999999999</v>
+        <v>175.09999999999999</v>
       </c>
       <c r="I31" s="15">
-        <v>163.09999999999999</v>
+        <v>165.09999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>314</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>315</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>316</v>
       </c>
       <c r="F32" s="14">
-        <v>223.69999999999999</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="G32" s="14">
-        <v>203.69999999999999</v>
+        <v>205.69999999999999</v>
       </c>
       <c r="H32" s="14">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="I32" s="15">
-        <v>173.69999999999999</v>
+        <v>175.69999999999999</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>317</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>318</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>319</v>
       </c>
       <c r="F33" s="14">
-        <v>230.19999999999999</v>
+        <v>232.19999999999999</v>
       </c>
       <c r="G33" s="14">
-        <v>210.19999999999999</v>
+        <v>212.19999999999999</v>
       </c>
       <c r="H33" s="14">
-        <v>190.19999999999999</v>
+        <v>192.19999999999999</v>
       </c>
       <c r="I33" s="15">
-        <v>180.19999999999999</v>
+        <v>182.19999999999999</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>320</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>92</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>321</v>
       </c>
       <c r="F34" s="14">
-        <v>235.09999999999999</v>
+        <v>237.09999999999999</v>
       </c>
       <c r="G34" s="14">
-        <v>215.09999999999999</v>
+        <v>217.09999999999999</v>
       </c>
       <c r="H34" s="14">
-        <v>195.09999999999999</v>
+        <v>197.09999999999999</v>
       </c>
       <c r="I34" s="15">
-        <v>185.09999999999999</v>
+        <v>187.09999999999999</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>322</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>273</v>
       </c>
       <c r="F35" s="14">
-        <v>211.5</v>
+        <v>213.5</v>
       </c>
       <c r="G35" s="14">
-        <v>191.5</v>
+        <v>193.5</v>
       </c>
       <c r="H35" s="14">
-        <v>171.5</v>
+        <v>173.5</v>
       </c>
       <c r="I35" s="15">
-        <v>161.5</v>
+        <v>163.5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>163</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>324</v>
       </c>
       <c r="F36" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G36" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H36" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I36" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>219</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>326</v>
       </c>
       <c r="F37" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G37" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H37" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I37" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>168</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>229</v>
       </c>
       <c r="F38" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G38" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H38" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I38" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>328</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>329</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>330</v>
       </c>
       <c r="F39" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G39" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H39" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I39" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>331</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>332</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="13" t="s">
         <v>295</v>
       </c>
       <c r="F40" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G40" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H40" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I40" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="41" ht="3.75" customHeight="1"/>
     <row r="42" ht="7.5" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="18" t="s">
         <v>333</v>
       </c>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:I1"/>
@@ -6658,985 +6658,985 @@
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="12" t="s">
         <v>226</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F3" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G3" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H3" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I3" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>335</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="12" t="s">
         <v>294</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>336</v>
       </c>
       <c r="F4" s="14">
-        <v>215.5</v>
+        <v>217.5</v>
       </c>
       <c r="G4" s="14">
-        <v>195.5</v>
+        <v>197.5</v>
       </c>
       <c r="H4" s="14">
-        <v>175.5</v>
+        <v>177.5</v>
       </c>
       <c r="I4" s="15">
-        <v>165.5</v>
+        <v>167.5</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>337</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>338</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="13" t="s">
         <v>316</v>
       </c>
       <c r="F5" s="14">
-        <v>234.30000000000001</v>
+        <v>236.30000000000001</v>
       </c>
       <c r="G5" s="14">
-        <v>214.30000000000001</v>
+        <v>216.30000000000001</v>
       </c>
       <c r="H5" s="14">
-        <v>194.30000000000001</v>
+        <v>196.30000000000001</v>
       </c>
       <c r="I5" s="15">
-        <v>184.30000000000001</v>
+        <v>186.30000000000001</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>339</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12" t="s">
         <v>340</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>319</v>
       </c>
       <c r="F6" s="14">
-        <v>234.30000000000001</v>
+        <v>236.30000000000001</v>
       </c>
       <c r="G6" s="14">
-        <v>214.30000000000001</v>
+        <v>216.30000000000001</v>
       </c>
       <c r="H6" s="14">
-        <v>194.30000000000001</v>
+        <v>196.30000000000001</v>
       </c>
       <c r="I6" s="15">
-        <v>184.30000000000001</v>
+        <v>186.30000000000001</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>341</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>342</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13" t="s">
         <v>343</v>
       </c>
       <c r="F7" s="14">
-        <v>232.09999999999999</v>
+        <v>234.09999999999999</v>
       </c>
       <c r="G7" s="14">
-        <v>212.09999999999999</v>
+        <v>214.09999999999999</v>
       </c>
       <c r="H7" s="14">
-        <v>192.09999999999999</v>
+        <v>194.09999999999999</v>
       </c>
       <c r="I7" s="15">
-        <v>182.09999999999999</v>
+        <v>184.09999999999999</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>344</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13" t="s">
         <v>345</v>
       </c>
       <c r="F8" s="14">
-        <v>240.09999999999999</v>
+        <v>242.09999999999999</v>
       </c>
       <c r="G8" s="14">
-        <v>220.09999999999999</v>
+        <v>222.09999999999999</v>
       </c>
       <c r="H8" s="14">
-        <v>200.09999999999999</v>
+        <v>202.09999999999999</v>
       </c>
       <c r="I8" s="15">
-        <v>190.09999999999999</v>
+        <v>192.09999999999999</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>346</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>181</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13" t="s">
         <v>295</v>
       </c>
       <c r="F9" s="14">
-        <v>198.5</v>
+        <v>200.5</v>
       </c>
       <c r="G9" s="14">
-        <v>178.5</v>
+        <v>180.5</v>
       </c>
       <c r="H9" s="14">
-        <v>158.5</v>
+        <v>160.5</v>
       </c>
       <c r="I9" s="15">
-        <v>148.5</v>
+        <v>150.5</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>347</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>348</v>
       </c>
       <c r="F10" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G10" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H10" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I10" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>349</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>142</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>350</v>
       </c>
       <c r="F11" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G11" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H11" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I11" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>351</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>232</v>
       </c>
       <c r="F12" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G12" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H12" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I12" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>352</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>353</v>
       </c>
       <c r="F13" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G13" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H13" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I13" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>354</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>336</v>
       </c>
       <c r="F14" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G14" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H14" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I14" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>355</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>194</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>316</v>
       </c>
       <c r="F15" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G15" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H15" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I15" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>356</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>357</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>358</v>
       </c>
       <c r="F16" s="14">
-        <v>206.80000000000001</v>
+        <v>208.80000000000001</v>
       </c>
       <c r="G16" s="14">
-        <v>186.80000000000001</v>
+        <v>188.80000000000001</v>
       </c>
       <c r="H16" s="14">
-        <v>166.80000000000001</v>
+        <v>168.80000000000001</v>
       </c>
       <c r="I16" s="15">
-        <v>156.80000000000001</v>
+        <v>158.80000000000001</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>359</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13" t="s">
         <v>319</v>
       </c>
       <c r="F17" s="14">
-        <v>212.5</v>
+        <v>214.5</v>
       </c>
       <c r="G17" s="14">
-        <v>192.5</v>
+        <v>194.5</v>
       </c>
       <c r="H17" s="14">
-        <v>172.5</v>
+        <v>174.5</v>
       </c>
       <c r="I17" s="15">
-        <v>162.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>360</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>318</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>361</v>
       </c>
       <c r="F18" s="14">
-        <v>223.69999999999999</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="G18" s="14">
-        <v>203.69999999999999</v>
+        <v>205.69999999999999</v>
       </c>
       <c r="H18" s="14">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="I18" s="15">
-        <v>173.69999999999999</v>
+        <v>175.69999999999999</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>362</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>363</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F19" s="14">
-        <v>223.69999999999999</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="G19" s="14">
-        <v>203.69999999999999</v>
+        <v>205.69999999999999</v>
       </c>
       <c r="H19" s="14">
-        <v>183.69999999999999</v>
+        <v>185.69999999999999</v>
       </c>
       <c r="I19" s="15">
-        <v>173.69999999999999</v>
+        <v>175.69999999999999</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>365</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>366</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F20" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G20" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H20" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I20" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>367</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>203</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13" t="s">
         <v>368</v>
       </c>
       <c r="F21" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="G21" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="H21" s="14">
-        <v>189.59999999999999</v>
+        <v>191.59999999999999</v>
       </c>
       <c r="I21" s="15">
-        <v>179.59999999999999</v>
+        <v>181.59999999999999</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>369</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>205</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>370</v>
       </c>
       <c r="F22" s="14">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G22" s="14">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H22" s="14">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I22" s="15">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>371</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>372</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>373</v>
       </c>
       <c r="F23" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G23" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H23" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I23" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>374</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>375</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>316</v>
       </c>
       <c r="F24" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G24" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H24" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I24" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>376</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>377</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>378</v>
       </c>
       <c r="F25" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G25" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H25" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I25" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>379</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>380</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>358</v>
       </c>
       <c r="F26" s="14">
-        <v>206.5</v>
+        <v>208.5</v>
       </c>
       <c r="G26" s="14">
-        <v>186.5</v>
+        <v>188.5</v>
       </c>
       <c r="H26" s="14">
-        <v>166.5</v>
+        <v>168.5</v>
       </c>
       <c r="I26" s="15">
-        <v>156.5</v>
+        <v>158.5</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>381</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>382</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>319</v>
       </c>
       <c r="F27" s="14">
-        <v>231.90000000000001</v>
+        <v>233.90000000000001</v>
       </c>
       <c r="G27" s="14">
-        <v>211.90000000000001</v>
+        <v>213.90000000000001</v>
       </c>
       <c r="H27" s="14">
-        <v>191.90000000000001</v>
+        <v>193.90000000000001</v>
       </c>
       <c r="I27" s="15">
-        <v>181.90000000000001</v>
+        <v>183.90000000000001</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>383</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>384</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>385</v>
       </c>
       <c r="F28" s="14">
-        <v>231.90000000000001</v>
+        <v>233.90000000000001</v>
       </c>
       <c r="G28" s="14">
-        <v>211.90000000000001</v>
+        <v>213.90000000000001</v>
       </c>
       <c r="H28" s="14">
-        <v>191.90000000000001</v>
+        <v>193.90000000000001</v>
       </c>
       <c r="I28" s="15">
-        <v>181.90000000000001</v>
+        <v>183.90000000000001</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>386</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>387</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>361</v>
       </c>
       <c r="F29" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G29" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H29" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I29" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>388</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>389</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F30" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G30" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H30" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I30" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>390</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>391</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>392</v>
       </c>
       <c r="F31" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G31" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H31" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I31" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>393</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>358</v>
       </c>
       <c r="F32" s="14">
-        <v>200.5</v>
+        <v>202.5</v>
       </c>
       <c r="G32" s="14">
-        <v>180.5</v>
+        <v>182.5</v>
       </c>
       <c r="H32" s="14">
-        <v>160.5</v>
+        <v>162.5</v>
       </c>
       <c r="I32" s="15">
-        <v>150.5</v>
+        <v>152.5</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>394</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>219</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>395</v>
       </c>
       <c r="F33" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G33" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H33" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I33" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>396</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>307</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>397</v>
       </c>
       <c r="F34" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G34" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H34" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I34" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>398</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>319</v>
       </c>
       <c r="F35" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G35" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H35" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I35" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>399</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>400</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>401</v>
       </c>
       <c r="F36" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G36" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H36" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I36" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>402</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>226</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>385</v>
       </c>
       <c r="F37" s="14">
-        <v>197.5</v>
+        <v>199.5</v>
       </c>
       <c r="G37" s="14">
-        <v>177.5</v>
+        <v>179.5</v>
       </c>
       <c r="H37" s="14">
-        <v>157.5</v>
+        <v>159.5</v>
       </c>
       <c r="I37" s="15">
-        <v>147.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>403</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>228</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>361</v>
       </c>
       <c r="F38" s="14">
-        <v>199.5</v>
+        <v>201.5</v>
       </c>
       <c r="G38" s="14">
-        <v>179.5</v>
+        <v>181.5</v>
       </c>
       <c r="H38" s="14">
-        <v>159.5</v>
+        <v>161.5</v>
       </c>
       <c r="I38" s="15">
-        <v>149.5</v>
+        <v>151.5</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>404</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>405</v>
       </c>
       <c r="F39" s="14">
-        <v>213.30000000000001</v>
+        <v>215.30000000000001</v>
       </c>
       <c r="G39" s="14">
-        <v>193.30000000000001</v>
+        <v>195.30000000000001</v>
       </c>
       <c r="H39" s="14">
-        <v>173.30000000000001</v>
+        <v>175.30000000000001</v>
       </c>
       <c r="I39" s="15">
-        <v>163.30000000000001</v>
+        <v>165.30000000000001</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="10" t="s">
         <v>406</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="12" t="s">
         <v>340</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F40" s="14">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G40" s="14">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H40" s="14">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I40" s="15">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" ht="3.75" customHeight="1"/>
     <row r="42" ht="7.5" customHeight="1"/>
     <row r="43" ht="12.75" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="18" t="s">
         <v>407</v>
       </c>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:I1"/>
@@ -7742,956 +7742,956 @@
         <v>8</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="10" t="s">
         <v>408</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="12" t="s">
         <v>409</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13" t="s">
         <v>392</v>
       </c>
       <c r="F3" s="14">
-        <v>221.30000000000001</v>
+        <v>223.30000000000001</v>
       </c>
       <c r="G3" s="14">
-        <v>201.30000000000001</v>
+        <v>203.30000000000001</v>
       </c>
       <c r="H3" s="14">
-        <v>181.30000000000001</v>
+        <v>183.30000000000001</v>
       </c>
       <c r="I3" s="15">
-        <v>171.30000000000001</v>
+        <v>173.30000000000001</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="10" t="s">
         <v>410</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="12" t="s">
         <v>366</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="13" t="s">
         <v>411</v>
       </c>
       <c r="F4" s="14">
-        <v>231.5</v>
+        <v>233.5</v>
       </c>
       <c r="G4" s="14">
-        <v>211.5</v>
+        <v>213.5</v>
       </c>
       <c r="H4" s="14">
-        <v>191.5</v>
+        <v>193.5</v>
       </c>
       <c r="I4" s="15">
-        <v>181.5</v>
+        <v>183.5</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>412</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="12" t="s">
         <v>413</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G5" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H5" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I5" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>414</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="12" t="s">
         <v>415</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="13" t="s">
         <v>385</v>
       </c>
       <c r="F6" s="14">
-        <v>215.09999999999999</v>
+        <v>217.09999999999999</v>
       </c>
       <c r="G6" s="14">
-        <v>195.09999999999999</v>
+        <v>197.09999999999999</v>
       </c>
       <c r="H6" s="14">
-        <v>175.09999999999999</v>
+        <v>177.09999999999999</v>
       </c>
       <c r="I6" s="15">
-        <v>165.09999999999999</v>
+        <v>167.09999999999999</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>416</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="12" t="s">
         <v>244</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="13" t="s">
         <v>417</v>
       </c>
       <c r="F7" s="14">
-        <v>203.09999999999999</v>
+        <v>205.09999999999999</v>
       </c>
       <c r="G7" s="14">
-        <v>183.09999999999999</v>
+        <v>185.09999999999999</v>
       </c>
       <c r="H7" s="14">
-        <v>163.09999999999999</v>
+        <v>165.09999999999999</v>
       </c>
       <c r="I7" s="15">
-        <v>153.09999999999999</v>
+        <v>155.09999999999999</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>418</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="12" t="s">
         <v>419</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="13" t="s">
         <v>420</v>
       </c>
       <c r="F8" s="14">
-        <v>210.09999999999999</v>
+        <v>212.09999999999999</v>
       </c>
       <c r="G8" s="14">
-        <v>190.09999999999999</v>
+        <v>192.09999999999999</v>
       </c>
       <c r="H8" s="14">
-        <v>170.09999999999999</v>
+        <v>172.09999999999999</v>
       </c>
       <c r="I8" s="15">
-        <v>160.09999999999999</v>
+        <v>162.09999999999999</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>421</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="12" t="s">
         <v>249</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="13" t="s">
         <v>361</v>
       </c>
       <c r="F9" s="14">
-        <v>203.09999999999999</v>
+        <v>205.09999999999999</v>
       </c>
       <c r="G9" s="14">
-        <v>183.09999999999999</v>
+        <v>185.09999999999999</v>
       </c>
       <c r="H9" s="14">
-        <v>163.09999999999999</v>
+        <v>165.09999999999999</v>
       </c>
       <c r="I9" s="15">
-        <v>153.09999999999999</v>
+        <v>155.09999999999999</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>422</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>423</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="13" t="s">
         <v>424</v>
       </c>
       <c r="F10" s="14">
-        <v>210.09999999999999</v>
+        <v>212.09999999999999</v>
       </c>
       <c r="G10" s="14">
-        <v>190.09999999999999</v>
+        <v>192.09999999999999</v>
       </c>
       <c r="H10" s="14">
-        <v>170.09999999999999</v>
+        <v>172.09999999999999</v>
       </c>
       <c r="I10" s="15">
-        <v>160.09999999999999</v>
+        <v>162.09999999999999</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>425</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="12" t="s">
         <v>426</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="13" t="s">
         <v>405</v>
       </c>
       <c r="F11" s="14">
-        <v>203.09999999999999</v>
+        <v>205.09999999999999</v>
       </c>
       <c r="G11" s="14">
-        <v>183.09999999999999</v>
+        <v>185.09999999999999</v>
       </c>
       <c r="H11" s="14">
-        <v>163.09999999999999</v>
+        <v>165.09999999999999</v>
       </c>
       <c r="I11" s="15">
-        <v>153.09999999999999</v>
+        <v>155.09999999999999</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>427</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="12" t="s">
         <v>428</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F12" s="14">
-        <v>210.09999999999999</v>
+        <v>212.09999999999999</v>
       </c>
       <c r="G12" s="14">
-        <v>190.09999999999999</v>
+        <v>192.09999999999999</v>
       </c>
       <c r="H12" s="14">
-        <v>170.09999999999999</v>
+        <v>172.09999999999999</v>
       </c>
       <c r="I12" s="15">
-        <v>160.09999999999999</v>
+        <v>162.09999999999999</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>429</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="12" t="s">
         <v>430</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="13" t="s">
         <v>431</v>
       </c>
       <c r="F13" s="14">
-        <v>228.59999999999999</v>
+        <v>230.59999999999999</v>
       </c>
       <c r="G13" s="14">
-        <v>208.59999999999999</v>
+        <v>210.59999999999999</v>
       </c>
       <c r="H13" s="14">
-        <v>188.59999999999999</v>
+        <v>190.59999999999999</v>
       </c>
       <c r="I13" s="15">
-        <v>178.59999999999999</v>
+        <v>180.59999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>432</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="12" t="s">
         <v>433</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="13" t="s">
         <v>392</v>
       </c>
       <c r="F14" s="14">
-        <v>228.40000000000001</v>
+        <v>230.40000000000001</v>
       </c>
       <c r="G14" s="14">
-        <v>208.40000000000001</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="H14" s="14">
-        <v>188.40000000000001</v>
+        <v>190.40000000000001</v>
       </c>
       <c r="I14" s="15">
-        <v>178.40000000000001</v>
+        <v>180.40000000000001</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>434</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="12" t="s">
         <v>435</v>
       </c>
       <c r="D15" s="12"/>
       <c r="E15" s="13" t="s">
         <v>411</v>
       </c>
       <c r="F15" s="14">
-        <v>232.09999999999999</v>
+        <v>234.09999999999999</v>
       </c>
       <c r="G15" s="14">
-        <v>212.09999999999999</v>
+        <v>214.09999999999999</v>
       </c>
       <c r="H15" s="14">
-        <v>192.09999999999999</v>
+        <v>194.09999999999999</v>
       </c>
       <c r="I15" s="15">
-        <v>182.09999999999999</v>
+        <v>184.09999999999999</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>436</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="12" t="s">
         <v>437</v>
       </c>
       <c r="D16" s="12"/>
       <c r="E16" s="13" t="s">
         <v>438</v>
       </c>
       <c r="F16" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G16" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H16" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I16" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>439</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="12" t="s">
         <v>259</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G17" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H17" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I17" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>440</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="12" t="s">
         <v>122</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="13" t="s">
         <v>405</v>
       </c>
       <c r="F18" s="14">
-        <v>229.59999999999999</v>
+        <v>231.59999999999999</v>
       </c>
       <c r="G18" s="14">
-        <v>209.59999999999999</v>
+        <v>211.59999999999999</v>
       </c>
       <c r="H18" s="14">
-        <v>189.59999999999999</v>
+        <v>191.59999999999999</v>
       </c>
       <c r="I18" s="15">
-        <v>179.59999999999999</v>
+        <v>181.59999999999999</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>441</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="12" t="s">
         <v>265</v>
       </c>
       <c r="D19" s="12"/>
       <c r="E19" s="13" t="s">
         <v>442</v>
       </c>
       <c r="F19" s="14">
-        <v>220.09999999999999</v>
+        <v>222.09999999999999</v>
       </c>
       <c r="G19" s="14">
-        <v>200.09999999999999</v>
+        <v>202.09999999999999</v>
       </c>
       <c r="H19" s="14">
-        <v>180.09999999999999</v>
+        <v>182.09999999999999</v>
       </c>
       <c r="I19" s="15">
-        <v>170.09999999999999</v>
+        <v>172.09999999999999</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>443</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="12" t="s">
         <v>444</v>
       </c>
       <c r="D20" s="12"/>
       <c r="E20" s="13" t="s">
         <v>445</v>
       </c>
       <c r="F20" s="14">
-        <v>204.09999999999999</v>
+        <v>206.09999999999999</v>
       </c>
       <c r="G20" s="14">
-        <v>184.09999999999999</v>
+        <v>186.09999999999999</v>
       </c>
       <c r="H20" s="14">
-        <v>164.09999999999999</v>
+        <v>166.09999999999999</v>
       </c>
       <c r="I20" s="15">
-        <v>154.09999999999999</v>
+        <v>156.09999999999999</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>446</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="12" t="s">
         <v>270</v>
       </c>
       <c r="D21" s="12"/>
       <c r="E21" s="13" t="s">
         <v>364</v>
       </c>
       <c r="F21" s="14">
-        <v>201.19999999999999</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="G21" s="14">
-        <v>181.19999999999999</v>
+        <v>183.19999999999999</v>
       </c>
       <c r="H21" s="14">
-        <v>161.19999999999999</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="I21" s="15">
-        <v>151.19999999999999</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>447</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="12" t="s">
         <v>448</v>
       </c>
       <c r="D22" s="12"/>
       <c r="E22" s="13" t="s">
         <v>449</v>
       </c>
       <c r="F22" s="14">
-        <v>211.09999999999999</v>
+        <v>213.09999999999999</v>
       </c>
       <c r="G22" s="14">
-        <v>191.09999999999999</v>
+        <v>193.09999999999999</v>
       </c>
       <c r="H22" s="14">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
       <c r="I22" s="15">
-        <v>161.09999999999999</v>
+        <v>163.09999999999999</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>450</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="12" t="s">
         <v>275</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13" t="s">
         <v>431</v>
       </c>
       <c r="F23" s="14">
-        <v>211.09999999999999</v>
+        <v>213.09999999999999</v>
       </c>
       <c r="G23" s="14">
-        <v>191.09999999999999</v>
+        <v>193.09999999999999</v>
       </c>
       <c r="H23" s="14">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
       <c r="I23" s="15">
-        <v>161.09999999999999</v>
+        <v>163.09999999999999</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>451</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="12" t="s">
         <v>277</v>
       </c>
       <c r="D24" s="12"/>
       <c r="E24" s="13" t="s">
         <v>392</v>
       </c>
       <c r="F24" s="14">
-        <v>211.09999999999999</v>
+        <v>213.09999999999999</v>
       </c>
       <c r="G24" s="14">
-        <v>191.09999999999999</v>
+        <v>193.09999999999999</v>
       </c>
       <c r="H24" s="14">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
       <c r="I24" s="15">
-        <v>161.09999999999999</v>
+        <v>163.09999999999999</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>452</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="12" t="s">
         <v>279</v>
       </c>
       <c r="D25" s="12"/>
       <c r="E25" s="13" t="s">
         <v>453</v>
       </c>
       <c r="F25" s="14">
-        <v>220.09999999999999</v>
+        <v>222.09999999999999</v>
       </c>
       <c r="G25" s="14">
-        <v>200.09999999999999</v>
+        <v>202.09999999999999</v>
       </c>
       <c r="H25" s="14">
-        <v>180.09999999999999</v>
+        <v>182.09999999999999</v>
       </c>
       <c r="I25" s="15">
-        <v>170.09999999999999</v>
+        <v>172.09999999999999</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>454</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="12" t="s">
         <v>455</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13" t="s">
         <v>411</v>
       </c>
       <c r="F26" s="14">
-        <v>228.40000000000001</v>
+        <v>230.40000000000001</v>
       </c>
       <c r="G26" s="14">
-        <v>208.40000000000001</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="H26" s="14">
-        <v>188.40000000000001</v>
+        <v>190.40000000000001</v>
       </c>
       <c r="I26" s="15">
-        <v>178.40000000000001</v>
+        <v>180.40000000000001</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>456</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="12" t="s">
         <v>457</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13" t="s">
         <v>438</v>
       </c>
       <c r="F27" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G27" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H27" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I27" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>458</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
         <v>459</v>
       </c>
       <c r="D28" s="12"/>
       <c r="E28" s="13" t="s">
         <v>460</v>
       </c>
       <c r="F28" s="14">
-        <v>221.09999999999999</v>
+        <v>223.09999999999999</v>
       </c>
       <c r="G28" s="14">
-        <v>201.09999999999999</v>
+        <v>203.09999999999999</v>
       </c>
       <c r="H28" s="14">
-        <v>181.09999999999999</v>
+        <v>183.09999999999999</v>
       </c>
       <c r="I28" s="15">
-        <v>171.09999999999999</v>
+        <v>173.09999999999999</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>461</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="12" t="s">
         <v>185</v>
       </c>
       <c r="D29" s="12"/>
       <c r="E29" s="13" t="s">
         <v>431</v>
       </c>
       <c r="F29" s="14">
-        <v>217.09999999999999</v>
+        <v>219.09999999999999</v>
       </c>
       <c r="G29" s="14">
-        <v>197.09999999999999</v>
+        <v>199.09999999999999</v>
       </c>
       <c r="H29" s="14">
-        <v>177.09999999999999</v>
+        <v>179.09999999999999</v>
       </c>
       <c r="I29" s="15">
-        <v>167.09999999999999</v>
+        <v>169.09999999999999</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="10" t="s">
         <v>462</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="12" t="s">
         <v>463</v>
       </c>
       <c r="D30" s="12"/>
       <c r="E30" s="13" t="s">
         <v>464</v>
       </c>
       <c r="F30" s="14">
-        <v>205.09999999999999</v>
+        <v>207.09999999999999</v>
       </c>
       <c r="G30" s="14">
-        <v>185.09999999999999</v>
+        <v>187.09999999999999</v>
       </c>
       <c r="H30" s="14">
-        <v>165.09999999999999</v>
+        <v>167.09999999999999</v>
       </c>
       <c r="I30" s="15">
-        <v>155.09999999999999</v>
+        <v>157.09999999999999</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>465</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="12" t="s">
         <v>148</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="13" t="s">
         <v>466</v>
       </c>
       <c r="F31" s="14">
-        <v>201.19999999999999</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="G31" s="14">
-        <v>181.19999999999999</v>
+        <v>183.19999999999999</v>
       </c>
       <c r="H31" s="14">
-        <v>161.19999999999999</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="I31" s="15">
-        <v>151.19999999999999</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>467</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="12" t="s">
         <v>191</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13" t="s">
         <v>392</v>
       </c>
       <c r="F32" s="14">
-        <v>201.19999999999999</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="G32" s="14">
-        <v>181.19999999999999</v>
+        <v>183.19999999999999</v>
       </c>
       <c r="H32" s="14">
-        <v>161.19999999999999</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="I32" s="15">
-        <v>151.19999999999999</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>468</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="12" t="s">
         <v>226</v>
       </c>
       <c r="D33" s="12"/>
       <c r="E33" s="13" t="s">
         <v>469</v>
       </c>
       <c r="F33" s="14">
-        <v>201.19999999999999</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="G33" s="14">
-        <v>181.19999999999999</v>
+        <v>183.19999999999999</v>
       </c>
       <c r="H33" s="14">
-        <v>161.19999999999999</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="I33" s="15">
-        <v>151.19999999999999</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>470</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="12" t="s">
         <v>294</v>
       </c>
       <c r="D34" s="12"/>
       <c r="E34" s="13" t="s">
         <v>453</v>
       </c>
       <c r="F34" s="14">
-        <v>201.19999999999999</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="G34" s="14">
-        <v>181.19999999999999</v>
+        <v>183.19999999999999</v>
       </c>
       <c r="H34" s="14">
-        <v>161.19999999999999</v>
+        <v>163.19999999999999</v>
       </c>
       <c r="I34" s="15">
-        <v>151.19999999999999</v>
+        <v>153.19999999999999</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>471</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D35" s="12"/>
       <c r="E35" s="13" t="s">
         <v>411</v>
       </c>
       <c r="F35" s="14">
-        <v>204.09999999999999</v>
+        <v>206.09999999999999</v>
       </c>
       <c r="G35" s="14">
-        <v>184.09999999999999</v>
+        <v>186.09999999999999</v>
       </c>
       <c r="H35" s="14">
-        <v>164.09999999999999</v>
+        <v>166.09999999999999</v>
       </c>
       <c r="I35" s="15">
-        <v>154.09999999999999</v>
+        <v>156.09999999999999</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="10" t="s">
         <v>472</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="12" t="s">
         <v>473</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="13" t="s">
         <v>474</v>
       </c>
       <c r="F36" s="14">
-        <v>204.09999999999999</v>
+        <v>206.09999999999999</v>
       </c>
       <c r="G36" s="14">
-        <v>184.09999999999999</v>
+        <v>186.09999999999999</v>
       </c>
       <c r="H36" s="14">
-        <v>164.09999999999999</v>
+        <v>166.09999999999999</v>
       </c>
       <c r="I36" s="15">
-        <v>154.09999999999999</v>
+        <v>156.09999999999999</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>475</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="12" t="s">
         <v>476</v>
       </c>
       <c r="D37" s="12"/>
       <c r="E37" s="13" t="s">
         <v>438</v>
       </c>
       <c r="F37" s="14">
-        <v>228.40000000000001</v>
+        <v>230.40000000000001</v>
       </c>
       <c r="G37" s="14">
-        <v>208.40000000000001</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="H37" s="14">
-        <v>188.40000000000001</v>
+        <v>190.40000000000001</v>
       </c>
       <c r="I37" s="15">
-        <v>178.40000000000001</v>
+        <v>180.40000000000001</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>477</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="12" t="s">
         <v>366</v>
       </c>
       <c r="D38" s="12"/>
       <c r="E38" s="13" t="s">
         <v>460</v>
       </c>
       <c r="F38" s="14">
-        <v>232.09999999999999</v>
+        <v>234.09999999999999</v>
       </c>
       <c r="G38" s="14">
-        <v>212.09999999999999</v>
+        <v>214.09999999999999</v>
       </c>
       <c r="H38" s="14">
-        <v>192.09999999999999</v>
+        <v>194.09999999999999</v>
       </c>
       <c r="I38" s="15">
-        <v>182.09999999999999</v>
+        <v>184.09999999999999</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="10" t="s">
         <v>478</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="12" t="s">
         <v>479</v>
       </c>
       <c r="D39" s="12"/>
       <c r="E39" s="13" t="s">
         <v>480</v>
       </c>
       <c r="F39" s="14">
-        <v>232.5</v>
+        <v>234.5</v>
       </c>
       <c r="G39" s="14">
-        <v>212.5</v>
+        <v>214.5</v>
       </c>
       <c r="H39" s="14">
-        <v>192.5</v>
+        <v>194.5</v>
       </c>
       <c r="I39" s="15">
-        <v>182.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="40" ht="21.75" customHeight="1"/>
     <row r="41" ht="7.5" customHeight="1"/>
     <row r="42" ht="12.75" customHeight="1">
       <c r="A42" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="17"/>
       <c r="C42" s="17"/>
       <c r="D42" s="18" t="s">
         <v>481</v>
       </c>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="C1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:I1"/>